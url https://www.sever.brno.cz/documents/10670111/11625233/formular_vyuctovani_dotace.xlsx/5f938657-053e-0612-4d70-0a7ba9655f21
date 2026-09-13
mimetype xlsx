--- v0 (2025-10-05)
+++ v1 (2026-09-13)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="25601"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\kotouckova.marie\Desktop\DOTACE NOVĚ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\kotouckova.marie\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0A9EDBD0-1652-4EA5-9DDD-233C05783808}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{D5944F8A-771B-4ECB-B4F8-CDA08FCB6917}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="formular_vyuctovani_dotace" sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">formular_vyuctovani_dotace!$A$1:$I$45</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
@@ -991,51 +991,51 @@
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="111">
+  <cellXfs count="109">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="1" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1145,196 +1145,190 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
-    </xf>
-[...52 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...19 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normální" xfId="0" builtinId="0"/>
     <cellStyle name="Procenta" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFDA2128"/>
       <color rgb="FFFBE5E6"/>
       <color rgb="FFF7CDCF"/>
       <color rgb="FF0000FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
@@ -1648,266 +1642,266 @@
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:txDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="List1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I45"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScalePageLayoutView="90" workbookViewId="0">
-      <selection activeCell="N8" sqref="N8"/>
+      <selection activeCell="N7" sqref="N7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.5546875" style="24" customWidth="1"/>
     <col min="2" max="2" width="12.5546875" style="24" customWidth="1"/>
     <col min="3" max="3" width="14.6640625" style="24" customWidth="1"/>
     <col min="4" max="4" width="16.44140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="31.88671875" style="24" customWidth="1"/>
     <col min="6" max="7" width="12.5546875" style="24" customWidth="1"/>
     <col min="8" max="9" width="13.88671875" style="2" customWidth="1"/>
     <col min="10" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="55.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="70" t="s">
+      <c r="A1" s="73" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="71"/>
-[...6 lines deleted...]
-      <c r="I1" s="72"/>
+      <c r="B1" s="74"/>
+      <c r="C1" s="74"/>
+      <c r="D1" s="74"/>
+      <c r="E1" s="74"/>
+      <c r="F1" s="74"/>
+      <c r="G1" s="74"/>
+      <c r="H1" s="74"/>
+      <c r="I1" s="75"/>
     </row>
     <row r="2" spans="1:9" ht="8.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="25"/>
       <c r="B2" s="20"/>
       <c r="C2" s="20"/>
       <c r="D2" s="3"/>
       <c r="E2" s="20"/>
       <c r="F2" s="20"/>
       <c r="G2" s="20"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
     </row>
     <row r="3" spans="1:9" ht="58.8" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="73" t="s">
+      <c r="A3" s="76" t="s">
         <v>14</v>
       </c>
-      <c r="B3" s="74"/>
-[...6 lines deleted...]
-      <c r="I3" s="77"/>
+      <c r="B3" s="77"/>
+      <c r="C3" s="77"/>
+      <c r="D3" s="78"/>
+      <c r="E3" s="79"/>
+      <c r="F3" s="79"/>
+      <c r="G3" s="79"/>
+      <c r="H3" s="79"/>
+      <c r="I3" s="80"/>
     </row>
     <row r="4" spans="1:9" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="78" t="s">
+      <c r="A4" s="62" t="s">
         <v>20</v>
       </c>
-      <c r="B4" s="79"/>
-[...1 lines deleted...]
-      <c r="D4" s="80"/>
+      <c r="B4" s="66"/>
+      <c r="C4" s="66"/>
+      <c r="D4" s="63"/>
       <c r="E4" s="81"/>
       <c r="F4" s="81"/>
       <c r="G4" s="81"/>
       <c r="H4" s="81"/>
       <c r="I4" s="82"/>
     </row>
     <row r="5" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="78" t="s">
+      <c r="A5" s="62" t="s">
         <v>15</v>
       </c>
-      <c r="B5" s="79"/>
-[...6 lines deleted...]
-      <c r="I5" s="59"/>
+      <c r="B5" s="66"/>
+      <c r="C5" s="66"/>
+      <c r="D5" s="63"/>
+      <c r="E5" s="67"/>
+      <c r="F5" s="68"/>
+      <c r="G5" s="68"/>
+      <c r="H5" s="68"/>
+      <c r="I5" s="69"/>
     </row>
     <row r="6" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="78" t="s">
+      <c r="A6" s="62" t="s">
         <v>21</v>
       </c>
-      <c r="B6" s="79"/>
-[...9 lines deleted...]
-      <c r="A7" s="78" t="s">
+      <c r="B6" s="66"/>
+      <c r="C6" s="66"/>
+      <c r="D6" s="63"/>
+      <c r="E6" s="67"/>
+      <c r="F6" s="68"/>
+      <c r="G6" s="68"/>
+      <c r="H6" s="68"/>
+      <c r="I6" s="69"/>
+    </row>
+    <row r="7" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="B7" s="79"/>
-[...9 lines deleted...]
-      <c r="A8" s="78" t="s">
+      <c r="B7" s="66"/>
+      <c r="C7" s="66"/>
+      <c r="D7" s="63"/>
+      <c r="E7" s="70"/>
+      <c r="F7" s="71"/>
+      <c r="G7" s="71"/>
+      <c r="H7" s="71"/>
+      <c r="I7" s="72"/>
+    </row>
+    <row r="8" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="80"/>
-[...6 lines deleted...]
-      <c r="I8" s="87"/>
+      <c r="B8" s="66"/>
+      <c r="C8" s="66"/>
+      <c r="D8" s="63"/>
+      <c r="E8" s="70"/>
+      <c r="F8" s="71"/>
+      <c r="G8" s="71"/>
+      <c r="H8" s="71"/>
+      <c r="I8" s="72"/>
     </row>
     <row r="9" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="78" t="s">
+      <c r="A9" s="62" t="s">
         <v>16</v>
       </c>
-      <c r="B9" s="80"/>
-[...6 lines deleted...]
-      <c r="I9" s="82"/>
+      <c r="B9" s="66"/>
+      <c r="C9" s="66"/>
+      <c r="D9" s="63"/>
+      <c r="E9" s="70"/>
+      <c r="F9" s="71"/>
+      <c r="G9" s="71"/>
+      <c r="H9" s="71"/>
+      <c r="I9" s="72"/>
     </row>
     <row r="10" spans="1:9" ht="31.2" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="78" t="s">
+      <c r="A10" s="62" t="s">
         <v>17</v>
       </c>
-      <c r="B10" s="80"/>
-[...6 lines deleted...]
-      <c r="I10" s="103"/>
+      <c r="B10" s="63"/>
+      <c r="C10" s="63"/>
+      <c r="D10" s="63"/>
+      <c r="E10" s="107"/>
+      <c r="F10" s="107"/>
+      <c r="G10" s="107"/>
+      <c r="H10" s="107"/>
+      <c r="I10" s="108"/>
     </row>
     <row r="11" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="78" t="s">
+      <c r="A11" s="62" t="s">
         <v>18</v>
       </c>
-      <c r="B11" s="80"/>
-[...6 lines deleted...]
-      <c r="I11" s="110"/>
+      <c r="B11" s="63"/>
+      <c r="C11" s="63"/>
+      <c r="D11" s="63"/>
+      <c r="E11" s="64"/>
+      <c r="F11" s="64"/>
+      <c r="G11" s="64"/>
+      <c r="H11" s="64"/>
+      <c r="I11" s="65"/>
     </row>
     <row r="12" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="78" t="s">
+      <c r="A12" s="62" t="s">
         <v>19</v>
       </c>
-      <c r="B12" s="79"/>
-[...6 lines deleted...]
-      <c r="I12" s="61"/>
+      <c r="B12" s="66"/>
+      <c r="C12" s="66"/>
+      <c r="D12" s="63"/>
+      <c r="E12" s="83"/>
+      <c r="F12" s="83"/>
+      <c r="G12" s="83"/>
+      <c r="H12" s="83"/>
+      <c r="I12" s="84"/>
     </row>
     <row r="13" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="88"/>
-[...7 lines deleted...]
-      <c r="I13" s="63"/>
+      <c r="A13" s="93"/>
+      <c r="B13" s="94"/>
+      <c r="C13" s="94"/>
+      <c r="D13" s="63"/>
+      <c r="E13" s="85"/>
+      <c r="F13" s="85"/>
+      <c r="G13" s="85"/>
+      <c r="H13" s="85"/>
+      <c r="I13" s="86"/>
     </row>
     <row r="14" spans="1:9" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="104" t="s">
+      <c r="A14" s="57" t="s">
         <v>8</v>
       </c>
-      <c r="B14" s="105"/>
-[...6 lines deleted...]
-      <c r="I14" s="108"/>
+      <c r="B14" s="58"/>
+      <c r="C14" s="58"/>
+      <c r="D14" s="59"/>
+      <c r="E14" s="60"/>
+      <c r="F14" s="60"/>
+      <c r="G14" s="60"/>
+      <c r="H14" s="60"/>
+      <c r="I14" s="61"/>
     </row>
     <row r="15" spans="1:9" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="33"/>
       <c r="B15" s="33"/>
       <c r="C15" s="33"/>
       <c r="D15" s="34"/>
       <c r="E15" s="35"/>
       <c r="F15" s="35"/>
       <c r="G15" s="35"/>
       <c r="H15" s="35"/>
       <c r="I15" s="35"/>
     </row>
     <row r="16" spans="1:9" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="92" t="s">
+      <c r="A16" s="97" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="93"/>
-[...6 lines deleted...]
-      <c r="I16" s="94"/>
+      <c r="B16" s="98"/>
+      <c r="C16" s="98"/>
+      <c r="D16" s="98"/>
+      <c r="E16" s="98"/>
+      <c r="F16" s="98"/>
+      <c r="G16" s="98"/>
+      <c r="H16" s="98"/>
+      <c r="I16" s="99"/>
     </row>
     <row r="17" spans="1:9" ht="72.599999999999994" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A17" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>3</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>23</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>7</v>
@@ -2104,202 +2098,194 @@
       <c r="I34" s="32"/>
     </row>
     <row r="35" spans="1:9" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="26"/>
       <c r="F35" s="29" t="s">
         <v>4</v>
       </c>
       <c r="G35" s="48"/>
       <c r="H35" s="19">
         <f>SUM(H18:H34)</f>
         <v>0</v>
       </c>
       <c r="I35" s="50">
         <f>SUM(I18:I34)</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="8.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="26"/>
       <c r="F36" s="36"/>
       <c r="G36" s="36"/>
       <c r="H36" s="36"/>
       <c r="I36" s="37"/>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A37" s="99" t="s">
+      <c r="A37" s="104" t="s">
         <v>12</v>
       </c>
-      <c r="B37" s="100"/>
-[...6 lines deleted...]
-      <c r="I37" s="101"/>
+      <c r="B37" s="105"/>
+      <c r="C37" s="105"/>
+      <c r="D37" s="105"/>
+      <c r="E37" s="105"/>
+      <c r="F37" s="105"/>
+      <c r="G37" s="105"/>
+      <c r="H37" s="105"/>
+      <c r="I37" s="106"/>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A38" s="98"/>
-[...7 lines deleted...]
-      <c r="I38" s="97"/>
+      <c r="A38" s="103"/>
+      <c r="B38" s="101"/>
+      <c r="C38" s="101"/>
+      <c r="D38" s="101"/>
+      <c r="E38" s="101"/>
+      <c r="F38" s="101"/>
+      <c r="G38" s="101"/>
+      <c r="H38" s="101"/>
+      <c r="I38" s="102"/>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A39" s="51" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="38"/>
       <c r="C39" s="47"/>
       <c r="D39" s="39"/>
-      <c r="E39" s="96"/>
-[...3 lines deleted...]
-      <c r="I39" s="97"/>
+      <c r="E39" s="101"/>
+      <c r="F39" s="101"/>
+      <c r="G39" s="101"/>
+      <c r="H39" s="101"/>
+      <c r="I39" s="102"/>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A40" s="95"/>
-[...7 lines deleted...]
-      <c r="I40" s="97"/>
+      <c r="A40" s="100"/>
+      <c r="B40" s="101"/>
+      <c r="C40" s="101"/>
+      <c r="D40" s="101"/>
+      <c r="E40" s="101"/>
+      <c r="F40" s="101"/>
+      <c r="G40" s="101"/>
+      <c r="H40" s="101"/>
+      <c r="I40" s="102"/>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A41" s="40" t="s">
         <v>27</v>
       </c>
       <c r="B41" s="52"/>
       <c r="C41" s="41"/>
       <c r="D41" s="42"/>
       <c r="E41" s="41"/>
-      <c r="F41" s="90"/>
-[...2 lines deleted...]
-      <c r="I41" s="91"/>
+      <c r="F41" s="95"/>
+      <c r="G41" s="95"/>
+      <c r="H41" s="95"/>
+      <c r="I41" s="96"/>
     </row>
     <row r="42" spans="1:9" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A42" s="43"/>
       <c r="B42" s="44"/>
       <c r="C42" s="44"/>
       <c r="D42" s="45"/>
       <c r="E42" s="44"/>
       <c r="F42" s="45"/>
       <c r="G42" s="45"/>
       <c r="H42" s="45"/>
       <c r="I42" s="46"/>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A43" s="53"/>
       <c r="B43" s="54"/>
       <c r="C43" s="54"/>
       <c r="D43" s="55"/>
       <c r="E43" s="54"/>
       <c r="F43" s="54"/>
       <c r="G43" s="54"/>
       <c r="H43" s="55"/>
       <c r="I43" s="56"/>
     </row>
     <row r="44" spans="1:9" s="34" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="64" t="s">
+      <c r="A44" s="87" t="s">
         <v>26</v>
       </c>
-      <c r="B44" s="65"/>
-[...6 lines deleted...]
-      <c r="I44" s="66"/>
+      <c r="B44" s="88"/>
+      <c r="C44" s="88"/>
+      <c r="D44" s="88"/>
+      <c r="E44" s="88"/>
+      <c r="F44" s="88"/>
+      <c r="G44" s="88"/>
+      <c r="H44" s="88"/>
+      <c r="I44" s="89"/>
     </row>
     <row r="45" spans="1:9" s="34" customFormat="1" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="67" t="s">
+      <c r="A45" s="90" t="s">
         <v>11</v>
       </c>
-      <c r="B45" s="68"/>
-[...6 lines deleted...]
-      <c r="I45" s="69"/>
+      <c r="B45" s="91"/>
+      <c r="C45" s="91"/>
+      <c r="D45" s="91"/>
+      <c r="E45" s="91"/>
+      <c r="F45" s="91"/>
+      <c r="G45" s="91"/>
+      <c r="H45" s="91"/>
+      <c r="I45" s="92"/>
     </row>
   </sheetData>
   <mergeCells count="33">
-    <mergeCell ref="A14:D14"/>
-[...18 lines deleted...]
-    <mergeCell ref="E13:I13"/>
     <mergeCell ref="A44:I44"/>
     <mergeCell ref="A45:I45"/>
     <mergeCell ref="A13:D13"/>
     <mergeCell ref="F41:I41"/>
-    <mergeCell ref="A9:D9"/>
-    <mergeCell ref="E9:I9"/>
     <mergeCell ref="A16:I16"/>
     <mergeCell ref="A40:I40"/>
     <mergeCell ref="A38:I38"/>
     <mergeCell ref="E39:I39"/>
     <mergeCell ref="A37:I37"/>
     <mergeCell ref="A10:D10"/>
     <mergeCell ref="E10:I10"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A3:D3"/>
+    <mergeCell ref="E3:I3"/>
+    <mergeCell ref="A4:D4"/>
+    <mergeCell ref="E4:I4"/>
+    <mergeCell ref="A5:D5"/>
+    <mergeCell ref="E5:I5"/>
+    <mergeCell ref="A9:D9"/>
+    <mergeCell ref="E9:I9"/>
+    <mergeCell ref="A6:D6"/>
+    <mergeCell ref="E6:I6"/>
+    <mergeCell ref="A7:D7"/>
+    <mergeCell ref="E7:I7"/>
+    <mergeCell ref="A8:D8"/>
+    <mergeCell ref="E8:I8"/>
+    <mergeCell ref="A14:D14"/>
+    <mergeCell ref="E14:I14"/>
+    <mergeCell ref="A11:D11"/>
+    <mergeCell ref="E11:I11"/>
+    <mergeCell ref="A12:D12"/>
+    <mergeCell ref="E12:I12"/>
+    <mergeCell ref="E13:I13"/>
   </mergeCells>
-  <dataValidations count="2">
-[...6 lines deleted...]
-  </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.78740157480314965" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="65" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Listy</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Pojmenované oblasti</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>